--- v0 (2025-12-12)
+++ v1 (2026-10-03)
@@ -52,91 +52,94 @@
       <w:r>
         <w:t>[Affiliation (City, Province, Country]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A40B5FC" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>[Work phone number]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F926414" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>[University email address]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1643CF" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77342F4B" w14:textId="5722DC6B" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
+    <w:p w14:paraId="77342F4B" w14:textId="6DF18FFE" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="004E289F">
-        <w:t>s. Sivany Kathir &amp; Mr. Ishaan Goswami</w:t>
+        <w:t xml:space="preserve">s. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B427AB">
+        <w:t>Ahona Deb, Mr. Bilal Siddiqi &amp; Mr. Mars Wichmann-Young</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28073AF2" w14:textId="0C2BEF72" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:r>
         <w:t>Editor-in-Chief</w:t>
       </w:r>
       <w:r w:rsidR="004E289F">
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="386D2291" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>University of Ottawa Science Undergraduate Research Journal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD3E78C" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18"/>
     <w:p w14:paraId="5566BBA7" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:r>
         <w:t>[Date (Day, Month, Year)]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6139CEAE" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18"/>
-    <w:p w14:paraId="01BAE153" w14:textId="5F2E385B" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
+    <w:p w14:paraId="01BAE153" w14:textId="7D651176" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:r>
         <w:t>Dear M</w:t>
       </w:r>
       <w:r w:rsidR="004E289F">
-        <w:t>s. Kathir &amp; Mr. Goswami</w:t>
-[...2 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">s. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B427AB">
+        <w:t>Deb, Mr. Siddiqi, and Mr. Wichmann-Young</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7962E725" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18"/>
     <w:p w14:paraId="624A66E9" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Title of manuscript]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5ADBC6" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18"/>
     <w:p w14:paraId="47AE20AF" w14:textId="77777777" w:rsidR="002F7E18" w:rsidRDefault="002F7E18">
       <w:r>
         <w:t xml:space="preserve">[I am/We are] pleased to submit the above manuscript for publication in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>University of Ottawa Science Undergraduate Research Journal.</w:t>
       </w:r>
       <w:r>
@@ -272,140 +275,142 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="709"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00436ED4"/>
     <w:rsid w:val="00067639"/>
+    <w:rsid w:val="00091A94"/>
     <w:rsid w:val="002F7E18"/>
     <w:rsid w:val="00436ED4"/>
     <w:rsid w:val="00466F20"/>
     <w:rsid w:val="004E289F"/>
     <w:rsid w:val="007B64BB"/>
+    <w:rsid w:val="00B427AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="326DD107"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6D9383BA-196A-40D0-8DE0-B39224DE5B57}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="bn-BD"/>
+        <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1144,70 +1149,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>345</Words>
-  <Characters>1970</Characters>
+  <Words>351</Words>
+  <Characters>2003</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2311</CharactersWithSpaces>
+  <CharactersWithSpaces>2350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>David</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>