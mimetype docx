--- v0 (2025-12-12)
+++ v1 (2026-09-20)
@@ -210,102 +210,152 @@
       </w:pPr>
       <w:r w:rsidRPr="0052381C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Adresse courriel de l’université]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA8921E" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43FA3CC0" w14:textId="6DDCF892" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
+    <w:p w14:paraId="43FA3CC0" w14:textId="7F5ABCD5" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0052381C">
-[...17 lines deleted...]
-        <w:t>Sivany Kathir et M. Ishaan Goswami</w:t>
+      <w:r w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mlle.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5766" w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ahona Deb,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA05B1" w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5766" w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bilal Siddiqi et M. Mars Wichmann-You</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478F57B4" w14:textId="77777777" w:rsidR="00BA05B1" w:rsidRDefault="00BA05B1" w:rsidP="0052381C">
+    <w:p w14:paraId="478F57B4" w14:textId="405E7453" w:rsidR="00BA05B1" w:rsidRDefault="00BA05B1" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA05B1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Rédactrice en chef et rédacteur en chef</w:t>
+        <w:t>Rédactrice en chef et rédacteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en chef</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E0E5B5" w14:textId="236DD4F4" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052381C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Journal d'étudiants de recherche scientifique de l'Université d'Ottawa</w:t>
       </w:r>
@@ -334,150 +384,136 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052381C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Date (Jour, Mois, Année)]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40287C58" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C370E8A" w14:textId="73A35481" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
+    <w:p w14:paraId="6C370E8A" w14:textId="68204757" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0052381C">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:r w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Chère Mlle. </w:t>
       </w:r>
-      <w:r w:rsidR="00BA05B1">
-[...7 lines deleted...]
-        <w:t>Kathir et M. Goswami</w:t>
+      <w:r w:rsidR="00BD5766" w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Deb, M. Siddiqi et M. Wichmann-You</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1735A46B" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
+    <w:p w14:paraId="1735A46B" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FF16014" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
+    <w:p w14:paraId="7FF16014" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0052381C">
+      <w:r w:rsidRPr="00BD5766">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-[...26 lines deleted...]
-        <w:t>]</w:t>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Titre du manuscrit]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FFDCD8" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
+    <w:p w14:paraId="69FFDCD8" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C834CB" w14:textId="77777777" w:rsidR="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052381C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -2294,221 +2330,233 @@
         <w:t>et j’ai mis en place un plan approuvé de gestion de to</w:t>
       </w:r>
       <w:r w:rsidR="00303042" w:rsidRPr="00303042">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ut conflit potentiel découlant de [cette participation].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6728FB56" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A3F008A" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="002969E5" w:rsidP="0052381C">
+    <w:p w14:paraId="2A3F008A" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="002969E5" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:r w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sincèrement</w:t>
       </w:r>
-      <w:r w:rsidR="0052381C" w:rsidRPr="0052381C">
-[...4 lines deleted...]
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:r w:rsidR="0052381C" w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E046FFF" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
+    <w:p w14:paraId="4E046FFF" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B495684" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
+    <w:p w14:paraId="1B495684" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0052381C">
-[...4 lines deleted...]
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:r w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Signature]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6788C75D" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
+    <w:p w14:paraId="6788C75D" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05552A95" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
+    <w:p w14:paraId="05552A95" w14:textId="77777777" w:rsidR="0052381C" w:rsidRPr="00BD5766" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0052381C">
-[...4 lines deleted...]
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:r w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="002969E5">
-[...4 lines deleted...]
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:r w:rsidR="002969E5" w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nom</w:t>
       </w:r>
-      <w:r w:rsidRPr="0052381C">
-[...4 lines deleted...]
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:r w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>], [</w:t>
       </w:r>
-      <w:r w:rsidR="002969E5">
-[...4 lines deleted...]
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:r w:rsidR="002969E5" w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Numéro étudiant</w:t>
       </w:r>
-      <w:r w:rsidRPr="0052381C">
-[...4 lines deleted...]
-          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:r w:rsidRPr="00BD5766">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4F49E8" w14:textId="77777777" w:rsidR="00B53EDB" w:rsidRPr="0052381C" w:rsidRDefault="0052381C" w:rsidP="0052381C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052381C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="002969E5">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Année d’étude</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Année </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002969E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’étude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0052381C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>], [</w:t>
       </w:r>
       <w:r w:rsidR="002969E5">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:r w:rsidRPr="0052381C">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="24"/>
@@ -2565,75 +2613,78 @@
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC Regular">
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="124"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0052381C"/>
     <w:rsid w:val="00155686"/>
     <w:rsid w:val="001E796B"/>
     <w:rsid w:val="002969E5"/>
     <w:rsid w:val="00303042"/>
     <w:rsid w:val="004C1669"/>
     <w:rsid w:val="0052381C"/>
     <w:rsid w:val="007B64BB"/>
+    <w:rsid w:val="009B01DC"/>
     <w:rsid w:val="00B23FF2"/>
     <w:rsid w:val="00B53EDB"/>
     <w:rsid w:val="00BA05B1"/>
     <w:rsid w:val="00BB5B82"/>
+    <w:rsid w:val="00BD5766"/>
     <w:rsid w:val="00C6719B"/>
     <w:rsid w:val="00EB026F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA" w:bidi="bn-BD"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3022,50 +3073,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
@@ -3374,69 +3426,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>399</Words>
-  <Characters>2279</Characters>
+  <Words>405</Words>
+  <Characters>2309</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2673</CharactersWithSpaces>
+  <CharactersWithSpaces>2709</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anna-Maria Lucic</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>