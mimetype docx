--- v0 (2026-02-14)
+++ v1 (2026-04-17)
@@ -456,115 +456,79 @@
     <w:p w14:paraId="56E08316" w14:textId="77777777" w:rsidR="00D372E8" w:rsidRDefault="00D372E8" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CDEA284" w14:textId="77777777" w:rsidR="00D372E8" w:rsidRDefault="00D372E8" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D372E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note that abstracts are not essential for case reports or </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Note that abstracts are not essential for case reports or newsletters but authors are recommended to include one if possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E70B030" w14:textId="77777777" w:rsidR="00D372E8" w:rsidRDefault="00D372E8" w:rsidP="00D372E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF4F6D8" w14:textId="540D5487" w:rsidR="00D372E8" w:rsidRDefault="00D372E8" w:rsidP="00D372E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D372E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>newsletters</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> abstract is sufficient.</w:t>
+        <w:t>For commentaries, a 75-100 word abstract is sufficient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F441451" w14:textId="77777777" w:rsidR="00D372E8" w:rsidRDefault="00D372E8" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1269B0F7" w14:textId="7BB6BE22" w:rsidR="00D372E8" w:rsidRDefault="00D372E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -951,93 +915,119 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1,3-5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A4E94C" w14:textId="77777777" w:rsidR="0084206C" w:rsidRPr="00D372E8" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A16059B" w14:textId="77777777" w:rsidR="0084206C" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B9417F7" w14:textId="43D0BE01" w:rsidR="00D372E8" w:rsidRPr="0084206C" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
+    <w:p w14:paraId="1B9417F7" w14:textId="44709C17" w:rsidR="00D372E8" w:rsidRPr="0084206C" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">See the following pages for instructions on </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>See the following pages for instructions on</w:t>
+      </w:r>
+      <w:r w:rsidR="0038533F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0038533F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">References </w:t>
+        <w:t xml:space="preserve">Declaration of Use of Artificial Intelligence (AI), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">References </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Figures, Tables and Legends</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AABD6C2" w14:textId="77777777" w:rsidR="0084206C" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25E7AC7B" w14:textId="77777777" w:rsidR="0084206C" w:rsidRPr="0084206C" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1082,51 +1072,431 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04CF4F5A" w14:textId="2023F109" w:rsidR="0084206C" w:rsidRDefault="0084206C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE2A8BC" w14:textId="72AEE9CD" w:rsidR="0084206C" w:rsidRPr="0084206C" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
+    <w:p w14:paraId="7C278429" w14:textId="1306071E" w:rsidR="0038533F" w:rsidRDefault="0038533F" w:rsidP="0038533F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaration of Use of Artificial Intelligence (AI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438ECCB5" w14:textId="77777777" w:rsidR="00295003" w:rsidRDefault="00295003" w:rsidP="0038533F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACC509E" w14:textId="7AAFCD36" w:rsidR="0038533F" w:rsidRDefault="00295003" w:rsidP="0038533F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If AI tools were used during the preparation of the manuscript, the statement should be i</w:t>
+      </w:r>
+      <w:r w:rsidR="0038533F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ncluded after the Conclusion and before the References section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABE3470" w14:textId="77777777" w:rsidR="0038533F" w:rsidRDefault="0038533F" w:rsidP="0038533F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520DA1D4" w14:textId="0340786E" w:rsidR="0038533F" w:rsidRDefault="0038533F" w:rsidP="0038533F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please disclose and describe the specific AI tools that were used, and to what capacity</w:t>
+      </w:r>
+      <w:r w:rsidR="0009453D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. This includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0EBC83" w14:textId="76625C6E" w:rsidR="0009453D" w:rsidRDefault="0009453D" w:rsidP="0009453D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manuscript writing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD2D3F0" w14:textId="5B43267C" w:rsidR="0009453D" w:rsidRDefault="0009453D" w:rsidP="0009453D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tables, figures, images, data generation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B9E76E" w14:textId="4B8C7861" w:rsidR="007E6C40" w:rsidRDefault="007E6C40" w:rsidP="0009453D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Text translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0199991F" w14:textId="0FACBCBF" w:rsidR="0009453D" w:rsidRDefault="007E6C40" w:rsidP="0009453D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors are expected to accept full responsibility for the factuality of the content in the article. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337BD934" w14:textId="77777777" w:rsidR="0009453D" w:rsidRDefault="0009453D" w:rsidP="0009453D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363B2546" w14:textId="4AEFC3E0" w:rsidR="007E6C40" w:rsidRDefault="007E6C40" w:rsidP="0009453D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Example of a disclosure statement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B76219F" w14:textId="227FF60F" w:rsidR="0009453D" w:rsidRDefault="007E6C40" w:rsidP="0009453D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="0009453D" w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he author(s) used [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>name of tool</w:t>
+      </w:r>
+      <w:r w:rsidR="0009453D" w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="0009453D" w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reason of use</w:t>
+      </w:r>
+      <w:r w:rsidR="0009453D" w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this work</w:t>
+      </w:r>
+      <w:r w:rsidR="0009453D" w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The author(s) have reviewed</w:t>
+      </w:r>
+      <w:r w:rsidR="00295003" w:rsidRPr="00295003">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the content in this work and accept(s) full responsibility for the factuality of the content included in this article. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4497181E" w14:textId="77777777" w:rsidR="00295003" w:rsidRPr="00295003" w:rsidRDefault="00295003" w:rsidP="00295003">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BABD4B7" w14:textId="45609816" w:rsidR="0009453D" w:rsidRDefault="0009453D" w:rsidP="0009453D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If appropriate, disclosures should also be made in the methods section of the main text. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD9A6C7" w14:textId="77777777" w:rsidR="0038533F" w:rsidRPr="0038533F" w:rsidRDefault="0038533F" w:rsidP="0038533F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A521B8" w14:textId="110B5E26" w:rsidR="0038533F" w:rsidRDefault="0038533F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE2A8BC" w14:textId="212BAD54" w:rsidR="0084206C" w:rsidRPr="0084206C" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C31CE3" w14:textId="77777777" w:rsidR="0084206C" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1828,61 +2198,61 @@
     <w:p w14:paraId="55B7D3C5" w14:textId="77777777" w:rsidR="0084206C" w:rsidRPr="00D372E8" w:rsidRDefault="0084206C" w:rsidP="00D372E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0084206C" w:rsidRPr="00D372E8">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CB3EC3A" w14:textId="77777777" w:rsidR="00016665" w:rsidRDefault="00016665" w:rsidP="00C76B90">
+    <w:p w14:paraId="557B26C3" w14:textId="77777777" w:rsidR="007E6AE9" w:rsidRDefault="007E6AE9" w:rsidP="00C76B90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45727C2A" w14:textId="77777777" w:rsidR="00016665" w:rsidRDefault="00016665" w:rsidP="00C76B90">
+    <w:p w14:paraId="1BD73981" w14:textId="77777777" w:rsidR="007E6AE9" w:rsidRDefault="007E6AE9" w:rsidP="00C76B90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1987,61 +2357,61 @@
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="64B534B7" w14:textId="77777777" w:rsidR="00D372E8" w:rsidRPr="00D372E8" w:rsidRDefault="00D372E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A51ABCC" w14:textId="77777777" w:rsidR="00016665" w:rsidRDefault="00016665" w:rsidP="00C76B90">
+    <w:p w14:paraId="4406AFDA" w14:textId="77777777" w:rsidR="007E6AE9" w:rsidRDefault="007E6AE9" w:rsidP="00C76B90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F3B6E63" w14:textId="77777777" w:rsidR="00016665" w:rsidRDefault="00016665" w:rsidP="00C76B90">
+    <w:p w14:paraId="28294787" w14:textId="77777777" w:rsidR="007E6AE9" w:rsidRDefault="007E6AE9" w:rsidP="00C76B90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="422E791F" w14:textId="73374209" w:rsidR="00D372E8" w:rsidRPr="00D372E8" w:rsidRDefault="00D372E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D372E8">
       <w:rPr>
@@ -2355,50 +2725,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="230367B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="97F88C06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="262B024C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8EE2F32C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2503,54 +3022,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="366F00D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9C947DB2"/>
+    <w:tmpl w:val="83BC47F6"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
@@ -2616,51 +3135,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C9D19EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C540AFAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2729,51 +3248,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44BC3035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24368EDA"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2842,51 +3361,164 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61984756"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="057255AC"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63EA4284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A0225C6"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2955,51 +3587,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B377653"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32A68392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3072,51 +3704,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="790878E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92C405A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3221,51 +3853,51 @@
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CA0673A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFFEA1F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3341,110 +3973,122 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1145008407">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1191723135">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1418937888">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1996567860">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="788740978">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1824933448">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="755713498">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="457071873">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="379938887">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="341400407">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="821239581">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1996567860">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1824933448">
+  <w:num w:numId="12" w16cid:durableId="1969386102">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="76"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00927A59"/>
     <w:rsid w:val="00016665"/>
+    <w:rsid w:val="0009453D"/>
     <w:rsid w:val="000D3B73"/>
     <w:rsid w:val="001253B1"/>
+    <w:rsid w:val="00295003"/>
+    <w:rsid w:val="0038533F"/>
+    <w:rsid w:val="00513E27"/>
     <w:rsid w:val="00546465"/>
     <w:rsid w:val="006539B6"/>
+    <w:rsid w:val="007E6AE9"/>
+    <w:rsid w:val="007E6C40"/>
     <w:rsid w:val="0084206C"/>
     <w:rsid w:val="008D5311"/>
     <w:rsid w:val="00915305"/>
     <w:rsid w:val="00927A59"/>
     <w:rsid w:val="00C33A6B"/>
     <w:rsid w:val="00C76B90"/>
     <w:rsid w:val="00CA0B16"/>
     <w:rsid w:val="00D372E8"/>
     <w:rsid w:val="00D76759"/>
     <w:rsid w:val="00E305A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
@@ -4756,70 +5400,70 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3309</Characters>
+  <Pages>6</Pages>
+  <Words>712</Words>
+  <Characters>4064</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3882</CharactersWithSpaces>
+  <CharactersWithSpaces>4767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>